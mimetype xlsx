--- v0 (2026-01-31)
+++ v1 (2026-07-31)
@@ -223,51 +223,51 @@
   <si>
     <t>ŞEHİTKAMİL</t>
   </si>
   <si>
     <t>GAZİANTEP</t>
   </si>
   <si>
     <t>3422204380</t>
   </si>
   <si>
     <t>3422300666</t>
   </si>
   <si>
     <t>http://www.gaziantep.ymmo.org.tr/</t>
   </si>
   <si>
     <t>gymmo@hotmail.com</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>İSTANBUL YMMO</t>
   </si>
   <si>
-    <t>AHMET MÜFİT ERKARAKAŞ</t>
+    <t>HALİL İBRAHİM AKTAN</t>
   </si>
   <si>
     <t>İSTİKLAL CAD. NO:146/</t>
   </si>
   <si>
     <t>BEYOĞLU</t>
   </si>
   <si>
     <t>İSTANBUL</t>
   </si>
   <si>
     <t>2122516090</t>
   </si>
   <si>
     <t>2122516050</t>
   </si>
   <si>
     <t>http://www.istanbulymmo.org.tr/</t>
   </si>
   <si>
     <t>istanbulymmo@istanbulymmo.org.tr</t>
   </si>
   <si>
     <t>8</t>
   </si>