--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Accounts" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <si>
     <t>Sira</t>
   </si>
   <si>
     <t>Adı</t>
   </si>
   <si>
     <t>Oda Başkanı</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>İlçe</t>
   </si>
   <si>
     <t>İl</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Faks</t>
   </si>
   <si>
@@ -72,66 +72,63 @@
   <si>
     <t>SEYHAN</t>
   </si>
   <si>
     <t>ADANA</t>
   </si>
   <si>
     <t>3224546042</t>
   </si>
   <si>
     <t>3224540726</t>
   </si>
   <si>
     <t>http://www.adanaymmo.org.tr</t>
   </si>
   <si>
     <t xml:space="preserve"> ymmo@adanaymmo.org.tr;adanaymmo@hotmail.com</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ANKARA YMMO</t>
   </si>
   <si>
-    <t>ALİ ŞEREF ACAR</t>
-[...2 lines deleted...]
-    <t>KADER SOKAK NO:30 G.OSMANPAŞA/</t>
+    <t>İSMAİL KÖKBULUT</t>
+  </si>
+  <si>
+    <t>GAZİOSMANPAŞA MAH. BEYAZ ZAMBAKLAR SOKAK NO 30</t>
   </si>
   <si>
     <t>ÇANKAYA</t>
   </si>
   <si>
     <t>ANKARA</t>
   </si>
   <si>
     <t>3124677001</t>
-  </si>
-[...1 lines deleted...]
-    <t>3124675795</t>
   </si>
   <si>
     <t>http://www.ankaraymmo.org.tr/</t>
   </si>
   <si>
     <t>ankymmo@aymmo.org.tr</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ANTALYA YMMO</t>
   </si>
   <si>
     <t>AHMET KAHRAMANOĞLU</t>
   </si>
   <si>
     <t>ELMALI MAH. SUBAŞI CAD. 14. SOKAK PAMUKKALE İŞM. K:1 NO:6/</t>
   </si>
   <si>
     <t>MURATPAŞA</t>
   </si>
   <si>
     <t>ANTALYA</t>
   </si>
@@ -439,231 +436,228 @@
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="I3" s="0" t="s">
+      <c r="J3" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="C4" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="0" t="s">
+      <c r="J4" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="I5" s="0" t="s">
+      <c r="J5" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="H6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="I6" s="0" t="s">
+      <c r="J6" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="I7" s="0" t="s">
+      <c r="J7" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="I8" s="0" t="s">
+      <c r="J8" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="H9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="I9" s="0" t="s">
+      <c r="J9" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>