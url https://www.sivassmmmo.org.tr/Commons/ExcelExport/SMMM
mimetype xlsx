--- v4 (2026-09-16)
+++ v5 (2026-11-01)
@@ -474,51 +474,51 @@
   <si>
     <t>BİTLİS MERKEZ</t>
   </si>
   <si>
     <t>BİTLİS</t>
   </si>
   <si>
     <t>4342468511</t>
   </si>
   <si>
     <t>http://www.bitlissmmmo.org.tr</t>
   </si>
   <si>
     <t>bitlis-mus-smmmo13@hotmail.com</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>BODRUM SMMMO</t>
   </si>
   <si>
     <t>MEHMET AKDOĞAN</t>
   </si>
   <si>
-    <t>KONACIK MH. ATATÜRK BULVARI NO:62/5</t>
+    <t>ÇIRKAN MAHALLESİ BAKİ SOKAK NO: 3/2</t>
   </si>
   <si>
     <t>BODRUM</t>
   </si>
   <si>
     <t>MUĞLA</t>
   </si>
   <si>
     <t>2523136161</t>
   </si>
   <si>
     <t>2523133358</t>
   </si>
   <si>
     <t>http://www.bodrumsmmmo.org.tr</t>
   </si>
   <si>
     <t>info@bodrumsmmmo.org.tr</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>BOLU SMMMO</t>
   </si>
@@ -957,51 +957,51 @@
   <si>
     <t>TUZLA MAH. 607. SOK. NO:1B/1</t>
   </si>
   <si>
     <t>FETHİYE</t>
   </si>
   <si>
     <t>2526132021</t>
   </si>
   <si>
     <t>2526132325</t>
   </si>
   <si>
     <t>http://fsmmmo.org.tr/</t>
   </si>
   <si>
     <t>info@fsmmmo.org.tr</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>GAZİANTEP SMMMO</t>
   </si>
   <si>
-    <t>ALİ İHSAN ÇELİKBAŞ</t>
+    <t>ALİ İHSAN KAYACI</t>
   </si>
   <si>
     <t>DEĞİRMİÇEM MH. 16044 SK. NO:5/1</t>
   </si>
   <si>
     <t>ŞEHİTKAMİL</t>
   </si>
   <si>
     <t>GAZİANTEP</t>
   </si>
   <si>
     <t>3423243838</t>
   </si>
   <si>
     <t>3423243394</t>
   </si>
   <si>
     <t>http://www.gaziantepsmmmo.org/</t>
   </si>
   <si>
     <t>gsmmmo@gmail.com</t>
   </si>
   <si>
     <t>34</t>
   </si>
@@ -1419,51 +1419,51 @@
   <si>
     <t>KIRKLARELİ MERKEZ</t>
   </si>
   <si>
     <t>KIRKLARELİ</t>
   </si>
   <si>
     <t>2882144736</t>
   </si>
   <si>
     <t>2882123524</t>
   </si>
   <si>
     <t>http://www.kirklarelismmmo.org.tr/</t>
   </si>
   <si>
     <t>ksmmmo@gmail.com</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>KIRŞEHİR SMMMO</t>
   </si>
   <si>
-    <t>HAYDAR ZENGİN</t>
+    <t>ZİYA ANIL MEMİŞ</t>
   </si>
   <si>
     <t>ANKARA CAD. TÜRKMENOĞLU İŞM. K:3 N:13</t>
   </si>
   <si>
     <t>KIRŞEHİR MERKEZ</t>
   </si>
   <si>
     <t>KIRŞEHİR</t>
   </si>
   <si>
     <t>3862130176</t>
   </si>
   <si>
     <t>http://www.kirsehirsmmmo.org.tr</t>
   </si>
   <si>
     <t>kirsehirsmmmo@hotmail.com</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>KOCAELİ SMMMO</t>
   </si>
@@ -2088,51 +2088,51 @@
   <si>
     <t>TOKAT</t>
   </si>
   <si>
     <t>3562142547</t>
   </si>
   <si>
     <t>http://tokatsmmmo.org.tr</t>
   </si>
   <si>
     <t>info@tokatsmmmo.org.tr</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>TRABZON SMMMO</t>
   </si>
   <si>
     <t>CÜNEYT HAYAL</t>
   </si>
   <si>
     <t>İSKENDERPAŞA MAH. İBŞİROĞLU SOKAK NO:5</t>
   </si>
   <si>
-    <t>TRABZON MERKEZ</t>
+    <t>ORTAHİSAR</t>
   </si>
   <si>
     <t>TRABZON</t>
   </si>
   <si>
     <t>4623215534</t>
   </si>
   <si>
     <t>4623264635</t>
   </si>
   <si>
     <t>http://www.trbsmmmo.org.tr</t>
   </si>
   <si>
     <t>trbsmmmodasi@trbsmmmo.org.tr</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>UŞAK SMMMO</t>
   </si>
   <si>
     <t>UĞUR ALBAYRAK</t>
   </si>